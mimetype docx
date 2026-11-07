--- v0 (2026-05-14)
+++ v1 (2026-11-07)
@@ -1,4351 +1,8466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F70CAA" w:rsidRDefault="00F70CAA" w:rsidP="00F70CAA"/>
-[...478 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="3911EFDB" w14:textId="77777777" w:rsidR="00352464" w:rsidRDefault="00352464" w:rsidP="000C2012">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...2263 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC2F929" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="00ED33B7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4465"/>
         <w:gridCol w:w="4961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE7661" w:rsidTr="00AE7661">
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="0CE99FBA" w14:textId="77777777" w:rsidTr="00A157E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9426" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BDD8950" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
+            <w:pPr>
+              <w:pStyle w:val="Zhlav"/>
+              <w:pBdr>
+                <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+                <w:left w:val="single" w:sz="6" w:space="4" w:color="auto"/>
+                <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+                <w:right w:val="single" w:sz="6" w:space="4" w:color="auto"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4677"/>
+                <w:tab w:val="left" w:pos="6990"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Základní škola a Mateřská škola, Korytná, okres Uherské Hradiště, příspěvková organizace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="3DB998AB" w14:textId="77777777" w:rsidTr="00A157E6">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9426" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A157FE" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>VNITŘNÍ ŘÁD ŠKOLNÍ JÍDELNY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="6A804216" w14:textId="77777777" w:rsidTr="00A157E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="1422B975" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Č. j.:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13316F1C" w14:textId="40068F71" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00875B80" w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="2F518064" w14:textId="77777777" w:rsidTr="00A157E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4465" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="557439AE" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vypracovala:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="66D5B36E" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:pStyle w:val="DefinitionTerm"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00875B80">
               <w:t xml:space="preserve">Mgr. Petra Píšková, ředitelka školy </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7661" w:rsidTr="00AE7661">
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="0AD403EC" w14:textId="77777777" w:rsidTr="00A157E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="64B758B6" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Schválila:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="68D33CE5" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Mgr. Petra Píšková, ředitelka školy </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7661" w:rsidTr="00AE7661">
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="582D31A2" w14:textId="77777777" w:rsidTr="00A157E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="02A72957" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pedagogická rada projednala dne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="61E98F59" w14:textId="78D12077" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>24. 5. 2022</w:t>
+              <w:t>28. 8. 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="00500361" w:rsidTr="00AE7661">
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="1AC6BF08" w14:textId="77777777" w:rsidTr="00A157E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="58D5FEB3" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>dodatek</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> nabývá platnosti ode dne:</w:t>
+              <w:t>Směrnice nabývá platnosti ode dne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00500361" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
+          <w:p w14:paraId="2498F39E" w14:textId="26A4B8F9" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="00ED33B7">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
-              <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1. 6. 2022</w:t>
+              <w:t>9. 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="00500361" w:rsidTr="00AE7661">
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="67F251A1" w14:textId="77777777" w:rsidTr="00A157E6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4465" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="559B4616" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>dodatek</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> nabývá účinnosti ode dne:</w:t>
+              <w:t>Směrnice nabývá účinnosti ode dne:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00500361" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
+          <w:p w14:paraId="40DC8BF7" w14:textId="24984A63" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="00ED33B7">
             <w:pPr>
               <w:pStyle w:val="Odstavecseseznamem"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:overflowPunct w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9. 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="790B5CD8" w14:textId="77777777" w:rsidTr="00A157E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4465" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56327197" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Směrnice zrušuje směrnici:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="683CA178" w14:textId="22971D5A" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
+            <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00875B80">
               <w:rPr>
-                <w:sz w:val="28"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1. 6. 2022</w:t>
+              <w:t>č. j. 61/2021, Vnitřní řád školní jídelny</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED33B7" w:rsidRPr="00875B80" w14:paraId="47A0B7E7" w14:textId="77777777" w:rsidTr="00A157E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9426" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F5CC05" w14:textId="77777777" w:rsidR="00ED33B7" w:rsidRPr="00875B80" w:rsidRDefault="00ED33B7" w:rsidP="0058597F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00875B80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Změny ve směrnici jsou prováděny formou číslovaných písemných dodatků, které tvoří součást tohoto předpisu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D1420D" w:rsidRDefault="00D1420D" w:rsidP="006B4944">
+    <w:p w14:paraId="36FD40B1" w14:textId="77777777" w:rsidR="00A157E6" w:rsidRPr="00E312C2" w:rsidRDefault="00A157E6" w:rsidP="00A157E6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="Standard"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ředitelka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2152">
+        <w:t>Základní š</w:t>
+      </w:r>
+      <w:r>
+        <w:t>koly a Mateřské školy, Korytná</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2152">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> okres Uherské Hradiště, příspěvková organizace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v souladu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anovení zákona č. 561/2004 Sb. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>o předškolním, základním středním, vyšším odborném a jiném vzdělávání (školsk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ý zákon) v platném znění vydává</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>vnitřní řád školní jídelny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173317EE" w14:textId="1E29C694" w:rsidR="00FB0719" w:rsidRDefault="00FB0719" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B3D7B1" w14:textId="0823A418" w:rsidR="00FB0719" w:rsidRPr="00380F4C" w:rsidRDefault="00FB0719" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00380F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vnitřní řád školní jídelny-výdejny je zpracován v souladu s těmito zákony a vyhláškami:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5AF39A" w14:textId="2210854F" w:rsidR="00FB0719" w:rsidRPr="00C0185D" w:rsidRDefault="00FB0719" w:rsidP="00C0185D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0185D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zákonem č.561/2004 Sb., školský zákon, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED6EE94" w14:textId="3EB4E0AE" w:rsidR="00FB0719" w:rsidRPr="00C0185D" w:rsidRDefault="00FB0719" w:rsidP="00C0185D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0185D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vyhláškou č. 84/2005 Sb., o nákladech o závodním stravování a jejich úhradě v příspěvkových organizacích zřízených územními samosprávnými celky</w:t>
+      </w:r>
+      <w:r w:rsidR="009E351A" w:rsidRPr="00C0185D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530195AE" w14:textId="7DBFEC84" w:rsidR="00FB0719" w:rsidRPr="00C0185D" w:rsidRDefault="00FB0719" w:rsidP="00C0185D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0185D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vyhláškou č.107/2005 Sb., o školním stravování, ve znění pozdějších přepisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E18A13" w14:textId="1022DE2B" w:rsidR="00FB0719" w:rsidRPr="00C0185D" w:rsidRDefault="00FB0719" w:rsidP="00C0185D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C0185D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vyhláškou č. 137/2004 Sb., o hygienických požadavcích na stravovací služby a o zásadách osobní a provozní hygieny při činnostech epidemiologicky závažných, ve znění pozdějších předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D65991D" w14:textId="77777777" w:rsidR="00380F4C" w:rsidRDefault="00380F4C" w:rsidP="00380F4C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010DC1BA" w14:textId="77777777" w:rsidR="00380F4C" w:rsidRDefault="00380F4C" w:rsidP="00380F4C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77A59C84" w14:textId="77777777" w:rsidR="00380F4C" w:rsidRDefault="00380F4C" w:rsidP="00380F4C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F53162" w14:textId="77777777" w:rsidR="00380F4C" w:rsidRPr="00380F4C" w:rsidRDefault="00380F4C" w:rsidP="00380F4C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B1E3E6" w14:textId="77777777" w:rsidR="00352464" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F185827" w14:textId="5D9AC6D5" w:rsidR="00FB0719" w:rsidRPr="00A9662C" w:rsidRDefault="00FB0719" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Stravovací řád školní jídelny </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF4197E" w14:textId="77777777" w:rsidR="00FB0719" w:rsidRPr="00A9662C" w:rsidRDefault="00FB0719" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08411DD1" w14:textId="25B15A8A" w:rsidR="00FB0719" w:rsidRPr="00A9662C" w:rsidRDefault="00FB0719" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Časový rozvrh výdeje</w:t>
+      </w:r>
+      <w:r w:rsidR="00313DDC" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stravy </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0185D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pro jednotlivé části organizace</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E9D" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2382A816" w14:textId="77777777" w:rsidR="00472C53" w:rsidRPr="00A9662C" w:rsidRDefault="00472C53" w:rsidP="00472C53">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77714DCF" w14:textId="57936FC3" w:rsidR="00FB0719" w:rsidRPr="00A9662C" w:rsidRDefault="00C0185D" w:rsidP="0040384D">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1500"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MŠ – </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tříd</w:t>
+      </w:r>
+      <w:r w:rsidR="00057362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Berušky</w:t>
+      </w:r>
+      <w:r w:rsidR="00057362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Motýlci</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4911EBC0" w14:textId="42ADFDDC" w:rsidR="00472C53" w:rsidRPr="00A9662C" w:rsidRDefault="00472C53" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopolední </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svačina:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="009E351A" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B1E9D" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidR="009E351A" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E9D" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.5</w:t>
+      </w:r>
+      <w:r w:rsidR="009E351A" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0376C4C9" w14:textId="76F3F9BA" w:rsidR="00472C53" w:rsidRPr="00A9662C" w:rsidRDefault="00472C53" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oběd:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83709" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B1E9D" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">od </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83709" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11.</w:t>
+      </w:r>
+      <w:r w:rsidR="0040384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E587213" w14:textId="5BE7485F" w:rsidR="00472C53" w:rsidRDefault="00472C53" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odpolední </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svačina:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                             </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009B1E9D" w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>od</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  14.30</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A9662C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F80813B" w14:textId="7FEAAC04" w:rsidR="00932D7B" w:rsidRDefault="00932D7B" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:ind w:left="1140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09561B15" w14:textId="5D04509C" w:rsidR="00932D7B" w:rsidRDefault="00932D7B" w:rsidP="00932D7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Š – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. – 5. ročník</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A5590E" w14:textId="6354CB93" w:rsidR="004F01A5" w:rsidRDefault="004F01A5" w:rsidP="00932D7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F01A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oběd:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   od 11.25 hod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3365FBFF" w14:textId="23EC64FD" w:rsidR="004F01A5" w:rsidRPr="004F01A5" w:rsidRDefault="004F01A5" w:rsidP="00932D7B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                  od 12.20 hod</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA0B6EC" w14:textId="77777777" w:rsidR="003D1942" w:rsidRPr="0040384D" w:rsidRDefault="003D1942" w:rsidP="0040384D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48237F7A" w14:textId="599F3199" w:rsidR="007004E4" w:rsidRPr="003D1942" w:rsidRDefault="007004E4" w:rsidP="000D1A5F">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ceny stravného:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3963B4F5" w14:textId="38C1063F" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="000D1A5F">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003D1942">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
-[...58 lines deleted...]
-    <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
+        </w:rPr>
+        <w:t xml:space="preserve">                 Řídí se věkem stravovaného:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4121E0FD" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="000D1A5F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3070"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2441"/>
+        <w:gridCol w:w="3017"/>
+        <w:gridCol w:w="3645"/>
+        <w:gridCol w:w="2400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidTr="005306E1">
+      <w:tr w:rsidR="000D1A5F" w:rsidRPr="003D1942" w14:paraId="03185C8C" w14:textId="77777777" w:rsidTr="0058597F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="4BC11669" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Děti MŠ: do 6 let</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="4985A571" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dopolední svačina</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="2728BE16" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oběd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="61112A42" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>odpolední svačina</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="6A8EFEC4" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nápoj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="0AD08869" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>10,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="7D0DEA80" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>22</w:t>
-[...5 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>21,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="19EA1FD9" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>10,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="45D47850" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4,- Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidTr="005306E1">
+      <w:tr w:rsidR="000D1A5F" w:rsidRPr="003D1942" w14:paraId="1FCA252F" w14:textId="77777777" w:rsidTr="0058597F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="58A32546" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="05D9D40A" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>celý den</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="10A83371" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>46</w:t>
-[...6 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>45,- Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
-[...32 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w14:paraId="0704BB84" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="000D1A5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3070"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2441"/>
+        <w:gridCol w:w="3017"/>
+        <w:gridCol w:w="3645"/>
+        <w:gridCol w:w="2400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidTr="005306E1">
+      <w:tr w:rsidR="000D1A5F" w:rsidRPr="003D1942" w14:paraId="7E112584" w14:textId="77777777" w:rsidTr="0058597F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="5B9A6269" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Děti MŠ: 7 – 10 let</w:t>
+              <w:t xml:space="preserve">Děti MŠ: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D1942">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7 – 10</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D1942">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> let</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="4CBE3D78" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dopolední svačina</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="394910F1" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oběd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="431BBA0D" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>odpolední svačina</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="19BD7006" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nápoj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="137F4DDB" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...5 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>11,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="15DA7C77" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>25</w:t>
-[...5 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>24,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="79E593A7" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
-[...5 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>10,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="775E773C" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4,- Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidTr="005306E1">
+      <w:tr w:rsidR="000D1A5F" w:rsidRPr="003D1942" w14:paraId="508DB5B9" w14:textId="77777777" w:rsidTr="0058597F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="72D9285E" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="0FEEA240" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>celý den</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="50D32DB7" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>50</w:t>
-[...6 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>49,- Kč</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
-[...2 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="678157CA" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="000D1A5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3070"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2441"/>
+        <w:gridCol w:w="3023"/>
+        <w:gridCol w:w="3637"/>
+        <w:gridCol w:w="2402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="006B4944" w:rsidTr="005306E1">
+      <w:tr w:rsidR="000D1A5F" w:rsidRPr="003D1942" w14:paraId="5B8B8C9E" w14:textId="77777777" w:rsidTr="0058597F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="6811DB90" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Žáci ZŠ I. stupeň</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="102114D5" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(1. - 4. roč.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="6028E9F9" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oběd</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="1CA4D0F2" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="006B4944" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="79F0A56F" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...6 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>31,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="006B4944" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="20078524" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
+    <w:p w14:paraId="139E81BC" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="000D1A5F">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3070"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2441"/>
+        <w:gridCol w:w="3023"/>
+        <w:gridCol w:w="3637"/>
+        <w:gridCol w:w="2402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidTr="005306E1">
+      <w:tr w:rsidR="000D1A5F" w:rsidRPr="003D1942" w14:paraId="1F9AC812" w14:textId="77777777" w:rsidTr="0058597F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="42E3D832" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Žáci ZŠ II. stupeň</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="39E9DA45" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+ 5. roč.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="5B675651" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F70CAA">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>oběd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2441" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="266745AF" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AE7661">
+            <w:r w:rsidRPr="003D1942">
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...6 lines deleted...]
-              <w:t>,- Kč</w:t>
+              <w:t>33,- Kč</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE7661" w:rsidRPr="00F70CAA" w:rsidRDefault="00AE7661" w:rsidP="005306E1">
+          <w:p w14:paraId="62E8FF66" w14:textId="77777777" w:rsidR="000D1A5F" w:rsidRPr="003D1942" w:rsidRDefault="000D1A5F" w:rsidP="0058597F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AE7661" w:rsidRDefault="00AE7661" w:rsidP="00AE7661">
-[...7 lines deleted...]
-    <w:p w:rsidR="00AE7661" w:rsidRPr="00D1420D" w:rsidRDefault="00AE7661" w:rsidP="006B4944">
+    <w:p w14:paraId="1DEFAE92" w14:textId="77777777" w:rsidR="003D1942" w:rsidRPr="003D1942" w:rsidRDefault="003D1942" w:rsidP="00F96C00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079B537E" w14:textId="2023BFE0" w:rsidR="007004E4" w:rsidRPr="003D1942" w:rsidRDefault="007004E4" w:rsidP="00F96C00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.3.     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Odchod po obědě</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1942" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dětí v MŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7C37BB" w14:textId="6EC2995B" w:rsidR="007004E4" w:rsidRPr="003D1942" w:rsidRDefault="007004E4" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pokud je tato skutečnost nahlášena ráno do 8.00 hod paní učitelce, je dítěti odpolední svačina odhlášena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F88C4B9" w14:textId="36C1B4FD" w:rsidR="007004E4" w:rsidRPr="003D1942" w:rsidRDefault="007004E4" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odchází – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dítě </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C00" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">výjimečně </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>domů po obědě</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96C00" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpolední svačina </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17B19" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se mu počítá. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD1DF8D" w14:textId="407A02B5" w:rsidR="00F96C00" w:rsidRDefault="00F96C00" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C6B578" w14:textId="7236FDC3" w:rsidR="00F96C00" w:rsidRPr="003D1942" w:rsidRDefault="00F96C00" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4.      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Způsob odhlašování:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B2293C" w14:textId="5A49DA89" w:rsidR="00F96C00" w:rsidRPr="003D1942" w:rsidRDefault="00F96C00" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nepřítomné děti</w:t>
+      </w:r>
+      <w:r w:rsidR="00387DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (rodiče omluví – tel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00642D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>osobně</w:t>
+      </w:r>
+      <w:r w:rsidR="00642D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nebo do školního systému</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do 8.00 hod) jsou automaticky odhlašovány </w:t>
+      </w:r>
+      <w:r w:rsidR="00642D82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>učitelkou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00387DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ihned 1. den nepřítomnosti. Není nutné odhlašování stravy </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dítěte ve školní jídelně</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ZŠ </w:t>
+      </w:r>
+      <w:r w:rsidR="002B3D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a MŠ Korytná</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. V případě pozdního příchodu dítěte do MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je nutno tuto skutečnost nahlásit předem nebo zavolat do MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do 8.00 hod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4304A3BA" w14:textId="36376D3B" w:rsidR="00F96C00" w:rsidRPr="003D1942" w:rsidRDefault="00494107" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC499B" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ýdej do jídlonosičů v první den nemoci. Pokud dítěti stravu z důvodu nepředpokládáné nepřítomnosti</w:t>
+      </w:r>
+      <w:r w:rsidR="002B3D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC499B" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nejčastěji nemoci – nelze včas odhlásit, mohou si rodiče</w:t>
+      </w:r>
+      <w:r w:rsidR="004350ED" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> přijít, a to v době od 11.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidR="004350ED" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod do 12.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="004350ED" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod. Nutností jsou vlastní jídlonosiče, které si rodiče bezprostředně pře</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="004350ED" w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> výdejem přinesou. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4585C3" w14:textId="3A3EC593" w:rsidR="004350ED" w:rsidRPr="003D1942" w:rsidRDefault="004350ED" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jídlo podávané do jídlonosičů je určeno k okamžité spotřebě, nejdéle do 14.00 hod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152E5F5D" w14:textId="0C629B41" w:rsidR="004350ED" w:rsidRPr="003D1942" w:rsidRDefault="004350ED" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Školní jídelna zodpovídá za kvalitu stravy do okamžiku výdeje. Za skladované a ohřívané jídlo nepřebírá škola zodpovědnost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2844E929" w14:textId="1578E866" w:rsidR="00352464" w:rsidRPr="003D1942" w:rsidRDefault="004350ED" w:rsidP="003D1942">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1942">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za čistotu jídlonosiče zodpovídá zákonný zástupce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53385120" w14:textId="328D1889" w:rsidR="004350ED" w:rsidRDefault="004350ED" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F3066D" w14:textId="1873F5F9" w:rsidR="004350ED" w:rsidRPr="004A0036" w:rsidRDefault="004350ED" w:rsidP="004A0036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5.          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Úhrada stravného:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B01724" w14:textId="3FF9DFA9" w:rsidR="004350ED" w:rsidRPr="004A0036" w:rsidRDefault="004350ED" w:rsidP="004A0036">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Příkazem k inkasu </w:t>
+      </w:r>
+      <w:r w:rsidR="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>při platbě inkasem je nutno vyzvednout u vedoucí</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ŠJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> přihlášku ke stravování</w:t>
+      </w:r>
+      <w:r w:rsidR="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C82EEF" w14:textId="71FCC27A" w:rsidR="004350ED" w:rsidRPr="004A0036" w:rsidRDefault="004350ED" w:rsidP="004A0036">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hotově u vedoucí ŠJ ZŠ a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ Korytná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A571285" w14:textId="4B5DAB58" w:rsidR="004350ED" w:rsidRPr="004A0036" w:rsidRDefault="004350ED" w:rsidP="004A0036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Te</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83709" w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rmín úhrady v hotovosti je k 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E351A" w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83709" w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> následujícího měsíce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CEA5F8A" w14:textId="64FE7C7F" w:rsidR="004350ED" w:rsidRDefault="009C1F8C" w:rsidP="004A0036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MŠ – </w:t>
+      </w:r>
+      <w:r w:rsidR="004350ED" w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pokud nebude stravné uhrazeno inkasem v termínu 2x po sobě, musí zákonný zástupce platbu uhradit hotově, pokud nebude znovu platba uhrazena v hotovosti, nebude dítě přijato ke stravování a tím vyloučeno z docházky do mateřské školy. Po dobu nepřítomnosti v MŠ nemá dítě na stravování nárok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CEC4F9" w14:textId="4B01F01D" w:rsidR="009C1F8C" w:rsidRDefault="009C1F8C" w:rsidP="009C1F8C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZŠ – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pokud nebude stravné uhrazeno inkasem v termínu 2x po sobě, musí zákonný zástupce platbu uhradit hotově, pokud nebude znovu platba uhrazena v hotovosti, nebude dítě přijato ke stravování. Po dobu nepřítomnosti v </w:t>
+      </w:r>
+      <w:r w:rsidR="00384771">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0036">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Š nemá dítě na stravování nárok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EF70FE" w14:textId="77777777" w:rsidR="009C1F8C" w:rsidRDefault="009C1F8C" w:rsidP="004A0036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7392E840" w14:textId="77777777" w:rsidR="00E328E2" w:rsidRDefault="00E328E2" w:rsidP="004A0036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6DC636" w14:textId="77777777" w:rsidR="00384771" w:rsidRDefault="00384771" w:rsidP="004A0036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A95D25E" w14:textId="77777777" w:rsidR="00384771" w:rsidRPr="004A0036" w:rsidRDefault="00384771" w:rsidP="004A0036">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA7E343" w14:textId="3B9B2263" w:rsidR="004350ED" w:rsidRPr="00E328E2" w:rsidRDefault="004350ED" w:rsidP="00E328E2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1.6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Jídelní lístek:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4982F187" w14:textId="18EDA4E8" w:rsidR="00352464" w:rsidRPr="00E328E2" w:rsidRDefault="00352464" w:rsidP="00E328E2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jídelníček je vždy sestavován podle zásad zdravé výživy a dodržování výživových norem u sledovaných potravin a v rozsahu dle §4 odst. 3 a 9 vyhlášky č. 107/2005 Sb., o školním stravování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDC1E90" w14:textId="677FAA23" w:rsidR="00352464" w:rsidRPr="00E328E2" w:rsidRDefault="00352464" w:rsidP="00E328E2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jídelní lístek je vyvěšen na informační tabuli v</w:t>
+      </w:r>
+      <w:r w:rsidR="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a na internetových stránkách školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277CB3A5" w14:textId="771228B3" w:rsidR="00352464" w:rsidRPr="00E328E2" w:rsidRDefault="00352464" w:rsidP="00E328E2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E328E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dle nařízení Evropského parlamentu a Rady (EU), jsou na jídelním lístku uváděny alergeny. Na nástěnkách a na webových stránkách školy je zveřejněn seznam alergenů, jednotlivé alergeny jsou očíslovány a tato čísla alergenů jsou uvedena vždy za pokrmem v jídelním lístku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2742E6" w14:textId="77777777" w:rsidR="000C2012" w:rsidRDefault="000C2012" w:rsidP="004350ED">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB04701" w14:textId="314060F0" w:rsidR="00352464" w:rsidRPr="00E856AF" w:rsidRDefault="00352464" w:rsidP="00E856AF">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Organizace stravování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425C1B99" w14:textId="3AEFF34A" w:rsidR="00352464" w:rsidRDefault="00352464" w:rsidP="00E856AF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jídlo se dětem</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1C93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žákům</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> podává ve </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">školní jídelně, ta je společná pro děti MŠ a žáky ZŠ, </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jednotlivé části jsou od sebe odděleny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Strávníkům MŠ je vydávána ra</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nní ovocná svačinka, svačina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kompletní oběd skládající se z polévky, hlavního chodu a nápoje, podle možností a vhodnosti i salát, kompot, ovoce, moučník nebo dezert a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD11CB" w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpolední </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">svačina. Na požádání je možno stravu přidat. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C5D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paní kuchařky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zajišťuj</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5D98">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pitný režim pro děti a výdej stravy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00290C87" w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32969342" w14:textId="0B2CD307" w:rsidR="00622894" w:rsidRPr="00E856AF" w:rsidRDefault="00622894" w:rsidP="00622894">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strávníkům </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Š je vydáván kompletní oběd skládající se z polévky, hlavního chodu a nápoje, podle možností a vhodnosti i salát, kompot, ovoce, moučník nebo dezert. Na požádání je možno stravu přidat. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paní kuchařky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zajišťuj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pitný režim pro </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>žáky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E856AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a výdej stravy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9B5C0D" w14:textId="77777777" w:rsidR="000C2012" w:rsidRDefault="000C2012" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17095525" w14:textId="6DB188B2" w:rsidR="006A0239" w:rsidRDefault="006A0239" w:rsidP="0022471F">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4007">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Školní jídelna ZŠ a MŠ Korytná</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4007" w:rsidRPr="00AA4007">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4007">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Základní údaje:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FCAE24" w14:textId="77777777" w:rsidR="0022471F" w:rsidRPr="00AA4007" w:rsidRDefault="0022471F" w:rsidP="0022471F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C14350C" w14:textId="77777777" w:rsidR="006A0239" w:rsidRPr="00E312C2" w:rsidRDefault="006A0239" w:rsidP="00AA4007">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Personál kuchyně:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E43E794" w14:textId="77777777" w:rsidR="006A0239" w:rsidRPr="00E312C2" w:rsidRDefault="006A0239" w:rsidP="00AA4007">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vedoucí ŠJ – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Marcela Máčalíková</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E17C08D" w14:textId="2EC9532D" w:rsidR="006A0239" w:rsidRPr="00E312C2" w:rsidRDefault="006A0239" w:rsidP="00AA4007">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuchařka – </w:t>
+      </w:r>
+      <w:r w:rsidR="0022471F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Květoslava Šupáková</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5042CC5F" w14:textId="0C831763" w:rsidR="006A0239" w:rsidRPr="0022471F" w:rsidRDefault="0022471F" w:rsidP="00AA4007">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pomocná </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0239">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kuchařka – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Alena Špačková</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7AF1A9" w14:textId="77777777" w:rsidR="0022471F" w:rsidRPr="00E312C2" w:rsidRDefault="0022471F" w:rsidP="0022471F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CDC92F" w14:textId="02A42B86" w:rsidR="006A0239" w:rsidRPr="000C4E3F" w:rsidRDefault="006A0239" w:rsidP="00AA4007">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E312C2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefon ŠJ – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>572 693 284</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F69D2F9" w14:textId="77777777" w:rsidR="006A0239" w:rsidRDefault="006A0239" w:rsidP="00AA4007">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="178FD8B9" w14:textId="74B4994B" w:rsidR="00352464" w:rsidRPr="006B3DE3" w:rsidRDefault="00352464" w:rsidP="006B3DE3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Dietní stravování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1495E6" w14:textId="1B241B44" w:rsidR="00352464" w:rsidRPr="006B3DE3" w:rsidRDefault="00352464" w:rsidP="006B3DE3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Po předchozí domluvě a na základě lékařského potvrzení je umožněno si vlastní stravu do MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00806B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> donést (příloha: Dohoda o stravování dítěte, která je sepsána se zákonným zástupcem dítěte). Strava bude uložena podle její povahy v chladnič</w:t>
+      </w:r>
+      <w:r w:rsidR="00970BA9" w:rsidRPr="006B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ce nebo na jiném určeném místě odděleně od pokrmů připravených v přípravnách jídla</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC499B" w:rsidRPr="006B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za obsah přinášeného jídlonosiče odpovídá zákonný zástupce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203E6C24" w14:textId="77777777" w:rsidR="000C2012" w:rsidRDefault="000C2012" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A1B1CF" w14:textId="77777777" w:rsidR="00494107" w:rsidRDefault="00494107" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270BBC48" w14:textId="77777777" w:rsidR="00806B03" w:rsidRDefault="00806B03" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C794CA" w14:textId="77777777" w:rsidR="00806B03" w:rsidRDefault="00806B03" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73EFDDB8" w14:textId="7C7A1886" w:rsidR="00352464" w:rsidRPr="00211D7D" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Práva a povinnosti strávníků a zákonných zástupců</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B7BD1E" w14:textId="586F8E5E" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="0022471F" w:rsidP="005C6154">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6154" w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6154" w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6154" w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Práva a povinnosti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dětí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00007738">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00007738">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>žáků</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="51DECEA3" w14:textId="226D26EC" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Každé dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00007738">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> navštěvující MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00007738">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má právo na celodenní stravu</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/oběd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a pitný režim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAA1988" w14:textId="789EE757" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má právo odmítnout stravu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A259D5" w14:textId="5AF6B49E" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má právo být respektováno (při volbě druhu a množství stravy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5D4215" w14:textId="4635FC88" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má povinnost dodržovat daná pravidla při stravování v</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4C72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a vnitřní řád školní jídelny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BCE34A" w14:textId="42EBA151" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00495627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má povinnost dbát pokynů pedagogických pracovníků i ostatních pracovníků mateřské školy</w:t>
+      </w:r>
+      <w:r w:rsidR="00495627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/základní školy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> během stravování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2768688C" w14:textId="1E5C6606" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00495627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má povinnost šetrně zacházet s nádobím a ostatními předměty a věcmi v prostorách jídelny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7F9474" w14:textId="41E70A03" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00495627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má právo na kulturní prostředí při stolování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186F1EEE" w14:textId="68EE2809" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00495627">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má právo na porci odpovídající normativu dle věkových kategorií.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A023C71" w14:textId="58E8CD8B" w:rsidR="005C6154" w:rsidRPr="00211D7D" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00211D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> má právo na dostatek času na konzumaci stravy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FCB096" w14:textId="312FA917" w:rsidR="005C6154" w:rsidRPr="007A3238" w:rsidRDefault="0022471F" w:rsidP="005C6154">
+      <w:pPr>
+        <w:pStyle w:val="Nadpis1"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="cs-CZ"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6154" w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6154" w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="cs-CZ"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Práva a povinnosti zákonných zástupců dětí</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3238" w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="cs-CZ"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>/žáků</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDA19B5" w14:textId="0EDD27F1" w:rsidR="005C6154" w:rsidRPr="007A3238" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci mají právo na informaci o průběhu stravování dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D193E8B" w14:textId="6B4AA0D8" w:rsidR="005C6154" w:rsidRPr="007A3238" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci mají právo první den nemoci odebrat stravu dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do jídlonosičů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C815C32" w14:textId="23A1D52B" w:rsidR="005C6154" w:rsidRPr="007A3238" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci mají právo vyjadřovat se k záležitostem týkajících se stravování dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09BAD431" w14:textId="04F2C9F2" w:rsidR="005C6154" w:rsidRPr="007A3238" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci mají povinnost sdělit personálu MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="002D752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alergie a jiné reakce dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="002D752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na daný druh potraviny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6B102D" w14:textId="0FBA66E2" w:rsidR="005C6154" w:rsidRPr="007A3238" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci mají povinnost řídit se vnitřním řádem škol</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>ní jídelny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295866EA" w14:textId="77777777" w:rsidR="005C6154" w:rsidRPr="007A3238" w:rsidRDefault="005C6154" w:rsidP="007A3238">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3238">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Zákonní zástupci mají povinnost platit za odebranou stravu v daném termínu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428D3808" w14:textId="40F9F704" w:rsidR="005C6154" w:rsidRPr="006B5555" w:rsidRDefault="0022471F" w:rsidP="006B5555">
+      <w:pPr>
+        <w:pStyle w:val="Smrnicestravovn"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="cs-CZ"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="cs-CZ"/>
+          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+            <w14:schemeClr w14:val="dk1">
+              <w14:alpha w14:val="60000"/>
+            </w14:schemeClr>
+          </w14:shadow>
+          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:round/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zákonní</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>zástupci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>dětí</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>jsou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C6154" w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri Light" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="00000A"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>povinni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34C1E9FB" w14:textId="77777777" w:rsidR="005C6154" w:rsidRPr="006B5555" w:rsidRDefault="005C6154" w:rsidP="006B5555">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>řádně vyplnit přihlášku do ŠJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3A2445" w14:textId="11B96581" w:rsidR="005C6154" w:rsidRPr="006B5555" w:rsidRDefault="005C6154" w:rsidP="006B5555">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>informovat školu o zdravotní způsobilosti, zdravotních obtížích dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a jiných závažných skutečnostech, na které je nutno brát ohled ze zdravotního hlediska</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678E15A0" w14:textId="77777777" w:rsidR="005C6154" w:rsidRPr="006B5555" w:rsidRDefault="005C6154" w:rsidP="006B5555">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>včas uhradit náklady na školní stravování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E07B8F" w14:textId="77777777" w:rsidR="005C6154" w:rsidRPr="006B5555" w:rsidRDefault="005C6154" w:rsidP="006B5555">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>dodržovat termín odhlašování obědů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF0EE05" w14:textId="6CF58713" w:rsidR="005C6154" w:rsidRPr="006B5555" w:rsidRDefault="005C6154" w:rsidP="006B5555">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>odhlásit stravování dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5555">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="00000A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den předem nebo ráno do 8 hodin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DB3BD9" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CB14232" w14:textId="77777777" w:rsidR="006B5555" w:rsidRPr="005C6154" w:rsidRDefault="006B5555" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59460EC6" w14:textId="1515B2F5" w:rsidR="00352464" w:rsidRPr="005569B2" w:rsidRDefault="00352464" w:rsidP="005569B2">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bezpečnost a ochrana zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7F10CE" w14:textId="0A09236C" w:rsidR="00352464" w:rsidRPr="005569B2" w:rsidRDefault="00352464" w:rsidP="005569B2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Za bezpečnost dětí</w:t>
+      </w:r>
+      <w:r w:rsidR="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáků</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve školní </w:t>
+      </w:r>
+      <w:r w:rsidR="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jídelně</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zodpovídá v plné míře pedagogický pracovník.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF3A9D1" w14:textId="40B94D49" w:rsidR="00352464" w:rsidRPr="005569B2" w:rsidRDefault="00352464" w:rsidP="005569B2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V rámci bezpečnosti se strávníci chovají dle pravidel BOZ, v souladu s hygienickými předpisy, dle zásad slušného chování a společenských pravidel stolování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA27E9C" w14:textId="634D54D9" w:rsidR="00551C6E" w:rsidRPr="005569B2" w:rsidRDefault="00551C6E" w:rsidP="005569B2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Učitelky se snaží o vytváření příznivého sociálního klimatu mezi dětmi</w:t>
+      </w:r>
+      <w:r w:rsidR="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> navzájem, mezi dětmi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a dospělými pracovníky školy a mezi dospělými pracovníky školy a rodiči.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A4EBB4" w14:textId="626B1F9A" w:rsidR="00551C6E" w:rsidRPr="005569B2" w:rsidRDefault="00551C6E" w:rsidP="005569B2">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Učitelky sledují chování </w:t>
+      </w:r>
+      <w:r w:rsidR="00B95C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>strávníků</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005569B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a případné projevy diskriminace ve třídních kolektivech, nepřátelství a násilí bezprostředně řeší ve spolupráci se zákonnými zástupci dětí, popřípadě za pomoci školských poradenských center (PPP, ŠPZ apod.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF51266" w14:textId="77777777" w:rsidR="000C2012" w:rsidRDefault="000C2012" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD6B0EE" w14:textId="51A68C6F" w:rsidR="00352464" w:rsidRPr="00B95C0C" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ochrana majetku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6664E6" w14:textId="02F1BD3A" w:rsidR="00352464" w:rsidRPr="00B95C0C" w:rsidRDefault="00352464" w:rsidP="00B95C0C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B95C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Děti</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jsou pedagogy a zaměstnanci školy veden</w:t>
+      </w:r>
+      <w:r w:rsidR="00F542E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> k ochraně majetku školy. Povinností všech zaměstnanců školy je majetek školy chránit a nepoškozovat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23CF852F" w14:textId="77777777" w:rsidR="000C2012" w:rsidRPr="00B95C0C" w:rsidRDefault="000C2012" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC48C92" w14:textId="04CFE44F" w:rsidR="00352464" w:rsidRPr="00DA251D" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Závěrečná ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367650EA" w14:textId="3F4919C2" w:rsidR="00352464" w:rsidRPr="00DA251D" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veškeré připomínky týkající se jídelního lístku, kvality stravy školní jídelny – </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2DA8" w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">řeší </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vedoucí školní jídelny – tel. 572</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA251D" w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 694 284</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508D1C54" w14:textId="0A5E7CF8" w:rsidR="00352464" w:rsidRPr="00DA251D" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S vnitřním řádem školní jídelny jsou rodiče seznámeni prostřednictvím nástěnek v mateřské škole</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i v základní škole</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, dále prostřednictvím web</w:t>
+      </w:r>
+      <w:r w:rsidR="00F542E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ových</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2012" w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA251D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stránek školy a na informativních schůzkách.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B352367" w14:textId="77777777" w:rsidR="000C2012" w:rsidRDefault="000C2012" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD6F6A3" w14:textId="3AC7C19F" w:rsidR="00352464" w:rsidRPr="00354F79" w:rsidRDefault="000C2012" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Závaznost pro: </w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zákonné zástupce dětí</w:t>
+      </w:r>
+      <w:r w:rsidR="00F542E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáků</w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a pracovníky </w:t>
+      </w:r>
+      <w:r w:rsidR="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZŠ a </w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korytná</w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776D5447" w14:textId="38470DFF" w:rsidR="00352464" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00359F1E" w14:textId="2425FCA5" w:rsidR="00352464" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="605A0901" w14:textId="79184307" w:rsidR="00352464" w:rsidRDefault="00352464" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B4F20F" w14:textId="28CB6B5B" w:rsidR="00352464" w:rsidRPr="00354F79" w:rsidRDefault="00494107" w:rsidP="00352464">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum účinnosti: 1.9.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00354F79" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="00354F79" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Píšková Petra</w:t>
+      </w:r>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>řed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00352464" w:rsidRPr="00354F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C19C4AF" w14:textId="77777777" w:rsidR="007004E4" w:rsidRDefault="007004E4" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13661979" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EEBF419" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D004550" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562056E6" w14:textId="77777777" w:rsidR="00354F79" w:rsidRDefault="00354F79" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3EB8CF" w14:textId="77777777" w:rsidR="00354F79" w:rsidRDefault="00354F79" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E40B991" w14:textId="77777777" w:rsidR="00354F79" w:rsidRDefault="00354F79" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6FECED" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5480BB86" w14:textId="77777777" w:rsidR="00F542E6" w:rsidRPr="00352464" w:rsidRDefault="00F542E6" w:rsidP="007004E4">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71481D70" w14:textId="01D672BC" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dohoda o individuálním stravování dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - podávání</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stravy připravované v rodině dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769E418D" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3045C5C5" w14:textId="3F2DDAC4" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00E96463" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Základní škola a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mateřská škola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Korytná</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00494107" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00494107" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00494107" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC0E0AB" w14:textId="710E41BB" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>se sídlem……………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="0058025B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0058025B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2577F29D" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IČ ………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A3397F" w14:textId="4E840FBE" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zast</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="0058025B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0058025B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E1630C" w14:textId="2B93D7DC" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(dále jen „</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0058025B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Š a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD558C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="0058025B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“)                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA1C01E" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5402EF" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="380161F7" w14:textId="3067A4E4" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zákonný zástupce dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1B54A9" w14:textId="68FDDD6B" w:rsidR="00E96463" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jméno a příjmení: ……………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.……...</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...............................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.......... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28182416" w14:textId="00D6546F" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>datum  narození</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412D3449" w14:textId="434FB526" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trvalý </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pobyt:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3BBB9E" w14:textId="78D6CE7E" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ve vztahu k</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dítěti</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žákovi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: .................................................................tel.: .................</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54999A34" w14:textId="6A3A12B3" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doručovací </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adresa:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23BD95D5" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(dále jen „zákonný zástupce dítěte“)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B29D728" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2FFE02" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3082D1" w14:textId="3D502647" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>se dohodli na individuálním stravování dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031781F1" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E0B153" w14:textId="4707B423" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jméno a příjmení </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dítěte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D84FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0050942F" w14:textId="181273AB" w:rsidR="00E96463" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Datum a místo narození: ………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FF8E87" w14:textId="4FAD74A0" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rodné číslo: …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040BA591" w14:textId="3F06E135" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trvalý </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pobyt:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A8C851" w14:textId="713E220B" w:rsidR="00E96463" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z důvodu: ……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFF0847" w14:textId="30FDF47E" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>po dobu: …………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E1C322" w14:textId="77777777" w:rsidR="00E96463" w:rsidRDefault="00E96463" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5B17EC" w14:textId="77777777" w:rsidR="004E746F" w:rsidRPr="00E96463" w:rsidRDefault="004E746F" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EED822E" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00232E1A" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232E1A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001D687F" w14:textId="77777777" w:rsidR="00FD558C" w:rsidRDefault="00F0740B" w:rsidP="004E746F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zákonný zástupce dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="004E746F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tímto potvrzuje alergie, případně omezení, na tyto konkrétní potraviny</w:t>
+      </w:r>
+      <w:r w:rsidR="004E746F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a tento druh omezení či postižení dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="004E746F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> při jídle a níže vyjmenovává, co dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="004E746F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žák</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> smí a nesmí a včetně popisu případných opatření, které jsou doložena potvrzením ošetřujícího lékaře dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="004E746F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MUDr. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FB1C50" w14:textId="77777777" w:rsidR="00FD558C" w:rsidRDefault="00FD558C" w:rsidP="004E746F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A7F840" w14:textId="033E8EDB" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="004E746F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………..…..:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEB8B6A" w14:textId="71309B2F" w:rsidR="00F0740B" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51272CB6" w14:textId="77777777" w:rsidR="00EF7916" w:rsidRPr="00E96463" w:rsidRDefault="00EF7916" w:rsidP="00EF7916">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D502505" w14:textId="62181738" w:rsidR="00F0740B" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C9B95D" w14:textId="77777777" w:rsidR="00EF7916" w:rsidRPr="00E96463" w:rsidRDefault="00EF7916" w:rsidP="00EF7916">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A8FD8C" w14:textId="7FF0B6F5" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C139755" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A18FEA" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00EF7916">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1ADD8C" w14:textId="33E7C911" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00FD558C" w:rsidP="00E25045">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ a ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nemůže z objektivních důvodů sama zajistit dítěti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žákovi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poskytování vhodného jídla s ohledem na výše uvedené alergie a omezení, proto bude upraveno stravování dítěte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v zařízení individuálně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B22006" w14:textId="05121142" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00FD558C" w:rsidP="00E25045">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ a ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nezajišťuje pro výše uvedené dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> přípravu stravy, pouze její ohřev a podání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408349B1" w14:textId="0609CFD2" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00E25045">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zákonní zástupce dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plně přebírá odpovědnost za individuální stravování svého dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zodpovídají za zdravotní nezávadnost pokrmu doneseného do </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ a ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z domova. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AED808" w14:textId="4283F670" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00E25045">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se zavazuje ráno odevzdat ve třídě svého dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> připravené pokrmy v označených nádobách – jídlonosičích (jménem dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3277A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a datem) určených k ohřevu v mikrovlnné troubě, které učitelka uloží do chladničky. Pověřená pracovnice </w:t>
+      </w:r>
+      <w:r w:rsidR="00441048">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MŠ a ZŠ nebo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kuchařka v době oběda ohřeje převzatý pokrm v mikrovlnné troubě, tento přeloží na talíř a vydává dítěti</w:t>
+      </w:r>
+      <w:r w:rsidR="00441048">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žákovi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v době jídla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podle písemných pokynů, které předá zákonný zástupce dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> učitelce ve třídě zároveň s</w:t>
+      </w:r>
+      <w:r w:rsidR="00121126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nádobou</w:t>
+      </w:r>
+      <w:r w:rsidR="00121126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jídlonosičem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Použité nádoby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(včetně eventuálně nesnězené části pokrmu) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>budou vráceny rodičům při odchodu dítěte z</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25045">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> MŠ a ZŠ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A25E61" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450BA746" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1D01D1" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DBA383" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zákonný zástupce se zavazuje včas nahlásit případné změny.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1CCAB4" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Součástí dohody je aktuální potvrzení od odborného lékaře či lékaře pro děti a dorost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E994DBC" w14:textId="7B54BCBE" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00192F13" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dohoda je vypracová</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na ve dvou vyhotoveních a každá ze stran obdrží jedno vyhotovení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A47DFD0" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32622972" w14:textId="77777777" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07375D43" w14:textId="4BD20406" w:rsidR="00F0740B" w:rsidRPr="00E96463" w:rsidRDefault="00F0740B" w:rsidP="00E96463">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V …………………………. dne ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D84FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C92BCFD" w14:textId="53667144" w:rsidR="00E96463" w:rsidRDefault="00E96463" w:rsidP="00F0740B">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZŠ a MŠ Korytná (zastoupená) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.…………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F0740B" w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B2EA55" w14:textId="5F6DA516" w:rsidR="00472C53" w:rsidRPr="00EF7916" w:rsidRDefault="00F0740B" w:rsidP="00EF7916">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zákonný zástupce dítěte</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96463">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D84FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D84FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B353A1" w14:textId="77777777" w:rsidR="00FB0719" w:rsidRPr="00FB0719" w:rsidRDefault="00FB0719" w:rsidP="00FB0719">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FB0719" w:rsidRPr="00FB0719">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D96240" w:rsidRDefault="00D96240" w:rsidP="00A2762C">
+    <w:p w14:paraId="22F57C71" w14:textId="77777777" w:rsidR="00D92F35" w:rsidRDefault="00D92F35" w:rsidP="00352464">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D96240" w:rsidRDefault="00D96240" w:rsidP="00A2762C">
+    <w:p w14:paraId="1023ECBC" w14:textId="77777777" w:rsidR="00D92F35" w:rsidRDefault="00D92F35" w:rsidP="00352464">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="StarSymbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...139 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D96240" w:rsidRDefault="00D96240" w:rsidP="00A2762C">
+    <w:p w14:paraId="3CBD5AF8" w14:textId="77777777" w:rsidR="00D92F35" w:rsidRDefault="00D92F35" w:rsidP="00352464">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D96240" w:rsidRDefault="00D96240" w:rsidP="00A2762C">
+    <w:p w14:paraId="0C6C922B" w14:textId="77777777" w:rsidR="00D92F35" w:rsidRDefault="00D92F35" w:rsidP="00352464">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DCEDEB9" w14:textId="2A63E31E" w:rsidR="00352464" w:rsidRDefault="00352464">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">               </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="54BFFFCA" w14:textId="77777777" w:rsidR="00352464" w:rsidRDefault="00352464">
+    <w:pPr>
+      <w:pStyle w:val="Zhlav"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00000001"/>
+    <w:name w:val="WW8Num6"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00B97AD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B79EA22A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E73C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44106D50"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -4390,51 +8505,517 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03ED393D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DF22C14"/>
+    <w:lvl w:ilvl="0" w:tplc="46BE63A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7260" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05DC69E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="555C3232"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="108578B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="272659A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14DD13D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2768340"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16671E3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5E031F6"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16C25041"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="41E8B5DC"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
@@ -4512,384 +9093,794 @@
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D544E21"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2132254D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5F2EC784"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22705E55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6AE076C2"/>
-[...1 lines deleted...]
-      <w:start w:val="10"/>
+    <w:tmpl w:val="62A6DE18"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="735" w:hanging="375"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5460" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="7620" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6C2E67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7C66202"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39E37366"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2EA2F20"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C374937"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24AE6FB4"/>
+    <w:lvl w:ilvl="0" w:tplc="04050013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="231B6D26"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411C07BD"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8A58CD32"/>
+    <w:tmpl w:val="08C27130"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
-[...4 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD71DC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E3E20C38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="6"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1-%2"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:hanging="720"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="3960" w:hanging="720"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="5400" w:hanging="1080"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="6480" w:hanging="1080"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="7920" w:hanging="1440"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="9000" w:hanging="1440"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...3 lines deleted...]
-        <w:ind w:left="10440" w:hanging="1800"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...121 lines deleted...]
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EBC3945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E8623E4"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
@@ -4934,384 +9925,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-[...122 lines deleted...]
-    <w:nsid w:val="64BA03B8"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BB61F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="51BC337A"/>
-[...1 lines deleted...]
-      <w:start w:val="10"/>
+    <w:tmpl w:val="AA8416F8"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="735" w:hanging="375"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="4020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5460" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6900" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7620" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-[...121 lines deleted...]
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A00476"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94D437FA"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
@@ -5389,996 +10133,1196 @@
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="✗"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:eastAsia="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77EF6424"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4CCA4F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1165828759">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1819226984">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1413237049">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1998683027">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="969632166">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="36055380">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1781223343">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1314136425">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9" w16cid:durableId="138769004">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="466581747">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1394965265">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="222452079">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1028607713">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1654675542">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="15" w16cid:durableId="543098476">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="16" w16cid:durableId="1274050678">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
-[...44 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="17" w16cid:durableId="632948530">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18" w16cid:durableId="1476138481">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="540022767">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="391392254">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004F3D93"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00F70CAA"/>
+    <w:rsidRoot w:val="00FB0719"/>
+    <w:rsid w:val="00007738"/>
+    <w:rsid w:val="00007F57"/>
+    <w:rsid w:val="00057362"/>
+    <w:rsid w:val="00076C34"/>
+    <w:rsid w:val="000C2012"/>
+    <w:rsid w:val="000D1A5F"/>
+    <w:rsid w:val="000D3A8B"/>
+    <w:rsid w:val="00121126"/>
+    <w:rsid w:val="00130F69"/>
+    <w:rsid w:val="00192F13"/>
+    <w:rsid w:val="001C536D"/>
+    <w:rsid w:val="00205300"/>
+    <w:rsid w:val="00211D7D"/>
+    <w:rsid w:val="0022471F"/>
+    <w:rsid w:val="00251C44"/>
+    <w:rsid w:val="00290C87"/>
+    <w:rsid w:val="00290D4D"/>
+    <w:rsid w:val="002B3D29"/>
+    <w:rsid w:val="002D752C"/>
+    <w:rsid w:val="00313DDC"/>
+    <w:rsid w:val="00352464"/>
+    <w:rsid w:val="00354BE5"/>
+    <w:rsid w:val="00354F79"/>
+    <w:rsid w:val="00380F4C"/>
+    <w:rsid w:val="00384771"/>
+    <w:rsid w:val="00387DF1"/>
+    <w:rsid w:val="003D1942"/>
+    <w:rsid w:val="003F1844"/>
+    <w:rsid w:val="0040384D"/>
+    <w:rsid w:val="004350ED"/>
+    <w:rsid w:val="00441048"/>
+    <w:rsid w:val="00463C37"/>
+    <w:rsid w:val="00466B14"/>
+    <w:rsid w:val="00472C53"/>
+    <w:rsid w:val="00494107"/>
+    <w:rsid w:val="00495627"/>
+    <w:rsid w:val="004A0036"/>
+    <w:rsid w:val="004E0224"/>
+    <w:rsid w:val="004E746F"/>
+    <w:rsid w:val="004F01A5"/>
+    <w:rsid w:val="00551C6E"/>
+    <w:rsid w:val="005569B2"/>
+    <w:rsid w:val="0058025B"/>
+    <w:rsid w:val="005C6154"/>
+    <w:rsid w:val="00622894"/>
+    <w:rsid w:val="00642D82"/>
+    <w:rsid w:val="00654736"/>
+    <w:rsid w:val="006A0239"/>
+    <w:rsid w:val="006B3DE3"/>
+    <w:rsid w:val="006B5555"/>
+    <w:rsid w:val="007004E4"/>
+    <w:rsid w:val="00710D4A"/>
+    <w:rsid w:val="007A3238"/>
+    <w:rsid w:val="007C5D98"/>
+    <w:rsid w:val="00806B03"/>
+    <w:rsid w:val="00875B80"/>
+    <w:rsid w:val="008C2C01"/>
+    <w:rsid w:val="00932D7B"/>
+    <w:rsid w:val="00970BA9"/>
+    <w:rsid w:val="009B1E9D"/>
+    <w:rsid w:val="009C1F8C"/>
+    <w:rsid w:val="009E351A"/>
+    <w:rsid w:val="00A157E6"/>
+    <w:rsid w:val="00A9662C"/>
+    <w:rsid w:val="00AA3B1C"/>
+    <w:rsid w:val="00AA4007"/>
+    <w:rsid w:val="00AE23B0"/>
+    <w:rsid w:val="00B17B19"/>
+    <w:rsid w:val="00B6638B"/>
+    <w:rsid w:val="00B95C0C"/>
+    <w:rsid w:val="00C0185D"/>
+    <w:rsid w:val="00C3277A"/>
+    <w:rsid w:val="00C35D5B"/>
+    <w:rsid w:val="00CC1C93"/>
+    <w:rsid w:val="00D06878"/>
+    <w:rsid w:val="00D84FFD"/>
+    <w:rsid w:val="00D92F35"/>
+    <w:rsid w:val="00DA251D"/>
+    <w:rsid w:val="00DC7A16"/>
+    <w:rsid w:val="00DD11CB"/>
+    <w:rsid w:val="00DE3C88"/>
+    <w:rsid w:val="00E04713"/>
+    <w:rsid w:val="00E05818"/>
+    <w:rsid w:val="00E25045"/>
+    <w:rsid w:val="00E328E2"/>
+    <w:rsid w:val="00E40F57"/>
+    <w:rsid w:val="00E856AF"/>
+    <w:rsid w:val="00E96463"/>
+    <w:rsid w:val="00EB0B84"/>
+    <w:rsid w:val="00ED33B7"/>
+    <w:rsid w:val="00ED4C72"/>
+    <w:rsid w:val="00EE2DA8"/>
+    <w:rsid w:val="00EF7916"/>
+    <w:rsid w:val="00F0740B"/>
+    <w:rsid w:val="00F10B6A"/>
+    <w:rsid w:val="00F542E6"/>
+    <w:rsid w:val="00F83709"/>
+    <w:rsid w:val="00F96C00"/>
+    <w:rsid w:val="00FB0719"/>
+    <w:rsid w:val="00FC499B"/>
+    <w:rsid w:val="00FD558C"/>
+    <w:rsid w:val="00FE0732"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="105BBCD4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C85378A0-0FAC-4BE9-9AB7-1C8D2088E26F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...139 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004F3D93"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="Nadpis1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6154"/>
     <w:pPr>
-      <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="cs-CZ"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB0719"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00352464"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nevyeenzmnka1">
+    <w:name w:val="Nevyřešená zmínka1"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00352464"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00352464"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:rsid w:val="00352464"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00352464"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00352464"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbubliny">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextbublinyChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00654736"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textbubliny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00654736"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nadpis1Char">
+    <w:name w:val="Nadpis 1 Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Nadpis1"/>
+    <w:rsid w:val="005C6154"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SmrnicestravovnChar">
+    <w:name w:val="Směrnice stravování Char"/>
+    <w:basedOn w:val="Nadpis1Char"/>
+    <w:link w:val="Smrnicestravovn"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6154"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US" w:eastAsia="cs-CZ"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Smrnicestravovn">
+    <w:name w:val="Směrnice stravování"/>
+    <w:basedOn w:val="Nadpis1"/>
+    <w:link w:val="SmrnicestravovnChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C6154"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Siln">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00551C6E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionTerm">
     <w:name w:val="Definition Term"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
-    <w:rsid w:val="004F3D93"/>
+    <w:rsid w:val="00ED33B7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
-    <w:rsid w:val="00E312C2"/>
+    <w:rsid w:val="00A157E6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Tahoma"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
-[...423 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6476,81 +11420,81 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3364</Characters>
+  <Pages>8</Pages>
+  <Words>1821</Words>
+  <Characters>10750</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>89</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3927</CharactersWithSpaces>
+  <CharactersWithSpaces>12546</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Petra</dc:creator>
+  <dc:creator>Veronika Dufkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>